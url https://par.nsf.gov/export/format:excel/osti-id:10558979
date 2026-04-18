--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10558979</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ad4114</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global Coronal Plasma Diagnostics Based on Multislit Extreme-ultraviolet Spectroscopy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chan_陳, Lami 霖誼; Tian, Hui; Liu, Xianyu; Török, Tibor; Bai, Xianyong; Feng, Yufei; Banerjee, Dipankar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Full-disk spectroscopic observations of the solar corona are highly desired to forecast solar eruptions and their impact on planets and to uncover the origin of solar wind. In this paper, we introduce a new multislit design (five slits) to obtain extreme-ultraviolet (EUV) spectra simultaneously. The selected spectrometer wavelength range (184–197 Å) contains several bright EUV lines that can be used for spectral diagnostics. The multislit approach offers an unprecedented way to efficiently obtain the global spectral data but the ambiguity from different slits should be resolved. Using a numerical simulation of the global corona, we primarily concentrate on the optimization of the disambiguation process, with the objective of extracting decomposed spectral information of six primary lines. This subsequently facilitates a comprehensive series of plasma diagnostics, including density (Fe&lt;sc&gt;xii&lt;/sc&gt;195.12/186.89 Å), Doppler velocity (Fe&lt;sc&gt;xii&lt;/sc&gt;193.51 Å), line width (Fe&lt;sc&gt;xii&lt;/sc&gt;193.51 Å), and temperature diagnostics (Fe&lt;sc&gt;viii&lt;/sc&gt;185.21 Å, Fe&lt;sc&gt;x&lt;/sc&gt;184.54 Å, Fe&lt;sc&gt;xi&lt;/sc&gt;188.22 Å, and Fe&lt;sc&gt;xii&lt;/sc&gt;193.51 Å). We find a good agreement between the forward modeling parameters and the inverted results at the initial eruption stage of a coronal mass ejection, indicating the robustness of the decomposition method and its immense potential for global monitoring of the solar corona.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1923377; 1854790</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>