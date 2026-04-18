--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10559037</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevResearch.6.043107</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Programmable viscosity metamaterials: Designing fluid properties using temporal superposition of shear and acoustics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sehgal, Prateek; Ramaswamy, Meera; Ong, Edward_Y X; Ness, Christopher; Cohen, Itai; Kirby, Brian J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2643-1564</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Metamaterials are composite structures whose extraordinary properties arise from a mesoscale organization of their constituents. Here, we introduce a different material class—viscosity metafluids. Specifically, we demonstrate that we can rapidly drive large viscosity oscillations in shear-thickened fluids using acoustic perturbations with kHz to MHz frequencies. Because the timescale for these oscillations can be orders of magnitude smaller than the timescales associated with the global material flow, we can construct metafluids whose resulting time-averaged viscosity is a composite of the thickened, high-viscosity and dethickened, low-viscosity states. We show that viscosity metafluids can be used to engineer a variety of unique properties including zero, infinite, and negative viscosities. The high degree of control over the resulting viscosity, the ease with which they can be accessed, and the variety of exotic properties achievable make viscosity metafluids attractive for uses in technologies ranging from coatings to cloaking to 3D printing.&lt;/p&gt; &lt;sec&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;Published by the American Physical Society&lt;/copyright-statement&gt;&lt;copyright-year&gt;2024&lt;/copyright-year&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2327094</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>APS Physical Review</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>