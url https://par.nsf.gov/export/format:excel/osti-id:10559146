--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10559146</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/G52316.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Protracted mantle heat conduction after lithospheric foundering beneath the Malagasy orogen</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kaare-Rasmussen, Jonas; Horton, Forrest; Holder, Robert; Kylander-Clark, Andrew; Bouvier, Anne-Sophie; Müntener, Othmar; Rakotondrazafy, Michel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>922 to 926</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0091-7613</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Ultrahigh-temperature metamorphism (UHTM) is important for the evolution and long-term stability of continental crust. The Anosyen domain in southeastern Madagascar is a well-preserved UHTM terrane that formed during the amalgamation of Gondwana. The heat source(s) required to reach peak conditions is(are) a matter of debate. One potential cause of extreme crustal heating is the intrusion of mantle-derived melts into the crust. Foundering of the mantle lithosphere can also lead to increased heat flow. To assess the role of these heating mechanisms, we measured zircon δ18O, εHf(t) compositions, and U-Pb dates for plutonic rocks in the midcrustal UHTM domain. Our results indicate that pluton emplacement predated UHTM by as much as 40 m.y. and that all zircons have crustal O and Hf isotopic compositions. We propose that mantle lithosphere foundering caused melting in the lower crust, producing the magmas responsible for plutonism during the early stages of orogenesis. Prolonged conductive heating of the crust—combined with above-average radiogenic heating—may explain why UHTM occurred ∼40 m.y. after foundering. This suggests that foundering of the mantle lithosphere can swiftly lead to partial melting in the lower crust, as well as protracted heating of the middle crust that culminates tens of millions of years later.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2022573; 2022746</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>