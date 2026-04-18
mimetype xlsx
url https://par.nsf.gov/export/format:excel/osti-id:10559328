--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10559328</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pgen.1011360</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Recent secondary contact, genome-wide admixture, and asymmetric introgression of neo-sex chromosomes between two Pacific island bird species</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shogren, Elsie H; Sardell, Jason M; Muirhead, Christina A; Martí, Emiliano; Cooper, Elizabeth A; Moyle, Robert G; Presgraves, Daven C; Uy, J_Albert C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Payseur, Bret</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1011360</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7404</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secondary contact between closely related taxa represents a “moment of truth” for speciation—an opportunity to test the efficacy of reproductive isolation that evolved in allopatry and to identify the genetic, behavioral, and/or ecological barriers that separate species in sympatry. Sex chromosomes are known to rapidly accumulate differences between species, an effect that may be exacerbated for neo-sex chromosomes that are transitioning from autosomal to sex-specific inheritance. Here we report that, in the Solomon Islands, two closely related bird species in the honeyeater family—&lt;italic&gt;Myzomela cardinalis&lt;/italic&gt;and&lt;italic&gt;Myzomela tristrami&lt;/italic&gt;—carry neo-sex chromosomes and have come into recent secondary contact after ~1.1 my of geographic isolation. Hybrids of the two species were first observed in sympatry ~100 years ago. To determine the genetic consequences of hybridization, we use population genomic analyses of individuals sampled in allopatry and in sympatry to characterize gene flow in the contact zone. Using genome-wide estimates of diversity, differentiation, and divergence, we find that the degree and direction of introgression varies dramatically across the genome. For sympatric birds, autosomal introgression is bidirectional, with phenotypic hybrids and phenotypic parentals of both species showing admixed ancestry. In other regions of the genome, however, the story is different. While introgression on the Z/neo-Z-linked sequence is limited, introgression of W/neo-W regions and mitochondrial sequence (mtDNA) is highly asymmetric, moving only from the invading&lt;italic&gt;M&lt;/italic&gt;.&lt;italic&gt;cardinalis&lt;/italic&gt;to the resident&lt;italic&gt;M&lt;/italic&gt;.&lt;italic&gt;tristrami&lt;/italic&gt;. The recent hybridization between these species has thus enabled gene flow in some genomic regions but the interaction of admixture, asymmetric mate choice, and/or natural selection has led to the variation in the amount and direction of gene flow at sex-linked regions of the genome.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2010748</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Public Library Of Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>