--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10559959</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14778/3611479.3611509</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>JoinBoost: Grow Trees over Normalized Data Using Only SQL</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huang, Zezhou; Sen, Rathijit; Liu, Jiaxiang; Wu, Eugene</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the VLDB Endowment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3071 to 3084</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2150-8097</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Although dominant for tabular data, ML libraries that train tree models over normalized databases (e.g., LightGBM, XGBoost) require the data to be denormalized as a single table, materialized, and exported. This process is not scalable, slow, and poses security risks. In-DB ML aims to train models within DBMSes to avoid data movement and provide data governance. Rather than modify a DBMS to support In-DB ML, is it possible to offer competitive tree training performance to specialized ML libraries...with only SQL?&lt;/p&gt; &lt;p&gt;We present JoinBoost, a Python library that rewrites tree training algorithms over normalized databases into pure SQL. It is portable to any DBMS, offers performance competitive with specialized ML libraries, and scales with the underlying DBMS capabilities. JoinBoost extends prior work from both algorithmic and systems perspectives. Algorithmically, we support factorized gradient boosting, by updating the&lt;italic&gt;Y&lt;/italic&gt;variable to the residual in the&lt;italic&gt;non-materialized join result.&lt;/italic&gt;Although this view update problem is generally ambiguous, we identify&lt;italic&gt;addition-to-multiplication preserving&lt;/italic&gt;, the key property of variance semi-ring to support&lt;italic&gt;rmse&lt;/italic&gt;the most widely used criterion. System-wise, we identify residual updates as a performance bottleneck. Such overhead can be natively minimized on columnar DBMSes by creating a new column of residual values and adding it as a projection. We validate this with two implementations on DuckDB, with no or minimal modifications to its internals for portability. Our experiment shows that JoinBoost is 3× (1.1×) faster for random forests (gradient boosting) compared to LightGBM, and over an order of magnitude faster than state-of-the-art In-DB ML systems. Further, JoinBoost scales well beyond LightGBM in terms of the # features, DB size (TPC-DS SF=1000), and join graph complexity (galaxy schemas).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2008295</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>VLDB Endowment</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>