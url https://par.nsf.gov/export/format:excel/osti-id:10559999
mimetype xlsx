--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10559999</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pcbi.1011652</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ten simple rules for managing laboratory information</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Berezin, Casey-Tyler; Aguilera, Luis U; Billerbeck, Sonja; Bourne, Philip E; Densmore, Douglas; Freemont, Paul; Gorochowski, Thomas E; Hernandez, Sarah I; Hillson, Nathan J; King, Connor R; Köpke, Michael; Ma, Shuyi; Miller, Katie M; Moon, Tae Seok; Moore, Jason H; Munsky, Brian; Myers, Chris J; Nicholas, Dequina A; Peccoud, Samuel J; Zhou, Wen; Peccoud, Jean</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Markel, Scott</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Computational Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1011652</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Information is the cornerstone of research, from experimental (meta)data and computational processes to complex inventories of reagents and equipment. These 10 simple rules discuss best practices for leveraging laboratory information management systems to transform this large information load into useful scientific findings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2123367</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Public Library of Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>