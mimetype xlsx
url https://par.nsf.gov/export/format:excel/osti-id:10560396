--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10560396</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/cryst14020177</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Investigating Influential Parameters for High-Purity Germanium Crystal Growth</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bhattarai, Sanjay; Mei, Dongming; Budhathoki, Narayan; Dong, Kunming; Warren, Austin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Crystals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4352</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This paper focuses on the research and development of high-purity germanium (HPGe) crystals for detector fabrication, specifically targeting applications in rare-event physics searches. The primary objective was to produce large-scale germanium crystals weighing &gt;1 kg with a controlled diameter of ∼10 cm and an impurity range of approximately 1010/cm 3. Ensuring structural integrity and excellent crystalline quality requires a thorough assessment of dislocation density, a critical aspect of the crystal development process. Dislocation density measurements play a crucial role in maximizing the sensitivity of HPGe detectors, and our findings confirmed that the dislocation density fell within acceptable ranges for detector fabrication. Additionally, this paper examines the segregation coefficient of various contaminants during the crystal development process. Comprehensive analysis of impurity segregation is essential for reducing contaminant quantities in the crystal lattice and customizing purification processes. This, in turn, minimizes undesired background noise, enhancing signal-to-noise ratios for rare-event physics searches and overall detector performance. The investigation included the segregation coefficients of three major acceptors and one donor in crystals grown at the University of South Dakota, providing valuable insights for optimizing crystal purity and detector efficiency.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743790</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>