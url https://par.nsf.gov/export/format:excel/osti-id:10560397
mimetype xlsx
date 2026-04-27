--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10560397</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0203833</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Phonon-mediated quantum efficiency measurement in semiconductors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baker, W; Mirabolfathi, N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Physics Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-6951</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accurate quantum efficiency measurement not only provides crucial information for the photovoltaic cell industry but also supports experiments aimed at directly detecting dark matter and elastic neutrino interactions. The dark matter direct searches paradigm has recently expanded to include particles with masses below 1,MeV/c2, where the expected signal in an electron–recoil interaction is approximately in the eV range, just above the energy gap for silicon and germanium. A robust calibration method for ionization signals in this lower energy region is essential. This paper presents a method for measuring quantum efficiency and yield (q/E) in semiconductors using phonon-mediated calorimetry. The Neganov–Trofimov–Luke phonon amplification method in low-temperature semiconductor crystals has been employed to indirectly measure ionization down to single-electron accuracy. Specifically, at zero bias, the phonon readout directly quantifies the total energy deposited within the detector, independent of the ionization yield. This eliminates a significant source of systematic uncertainty in quantum efficiency estimates associated with total energy uncertainty. The paper includes results from an updated ionization efficiency measurement in a germanium detector.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743790</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>APS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>