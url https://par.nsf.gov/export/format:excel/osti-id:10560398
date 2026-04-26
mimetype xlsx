--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10560398</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Encoding Consistency: Optimizing Self-Driving Reliability With Real-Time Speed Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fowler, W; Keahey, K; Esquivel-Morel, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Self-driving cars can revolutionize transportation systems, o!ering the potential to significantly enhance efficiency while also addressing the critical issue of human fatalities on roadways. Hence, there is a need to investigate methods to enhance self-driving technologies through end-to-end learning techniques. In this paper, we investigate methodologies that integrate Convolutional Neural Networks (CNNs) to enhance self-driving consistency through real-time velocity and steering estimation. We extend an end-to-end state-of-the-art learning solution with real-time speed data as additional model input to refine reliability. Specifically, our work integrates an optical encoder sensor system to record car speed during training data collection, ensuring the throttle can be regulated during model inference. An end-to-end experimental testbed is deployed on the Chameleon cloud using CHI@Edge infrastructure to manage a 1:18 scaled car, equipped with a Raspberry Pi as its onboard computer. Finally, we provide guidance that facilitates reproducibility and highlight the challenges and limitations of supporting such experiments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2027170</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 4th Workshop on Flexible Resource and Application Management on the Edge</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Pisa, Italy</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>