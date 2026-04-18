--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10560487</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/dev.22538</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Developmental Changes in How Head Orientation Structures Infants’ Visual Attention</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Franchak, John M; Smith, Linda; Yu, Chen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Developmental Psychobiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-1630</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Most studies of developing visual attention are conducted using screen‐based tasks in which infants move their eyes to select where to look. However, real‐world visual exploration entails active movements of both eyes and head to bring relevant areas in view. Thus, relatively little is known about how infants coordinate their eyes and heads to structure their visual experiences. Infants were tested every 3 months from 9 to 24 months while they played with their caregiver and three toys while sitting in a highchair at a table. Infants wore a head‐mounted eye tracker that measured eye movement toward each of the visual targets (caregiver's face and toys) and how targets were oriented within the head‐centered field of view (FOV). With age, infants increasingly aligned novel toys in the center of their head‐centered FOV at the expense of their caregiver's face. Both faces and toys were better centered in view during longer looking events, suggesting that infants of all ages aligned their eyes and head to sustain attention. The bias in infants’ head‐centered FOV could not be accounted for by manual action: Held toys were more poorly centered compared with non‐held toys. We discuss developmental factors—attentional, motoric, cognitive, and social—that may explain why infants increasingly adopted biased viewpoints with age.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1941449</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>