--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10561803</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Differentiable VQ-VAE's for Robust White Matter Streamline Encodings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lizarraga, A; Taraku, B; Honig, E; Wu, Y N; Joshi, S H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Given the complex geometry of white matter streamlines, Autoencoders have been proposed as a dimension-reduction tool to simplify the analysis streamlines in a low-dimensional latent spaces. However, despite these recent successes, the majority of encoder architectures only perform dimension reduction on single streamlines as opposed to a full bundle of streamlines. This is a severe limitation of the encoder architecture that completely disregards the global geometric structure of streamlines at the expense of individual fibers. Moreover, the latent space may not be well structured which leads to doubt into their interpretability. In this paper we propose a novel Differentiable Vector Quantized Variational Autoencoder, which are engineered to ingest entire bundles of streamlines as single data-point and provides reliable trustworthy encodings that can then be later used to analyze streamlines in the latent space. Comparisons with several state of the art Autoencoders demonstrate superior performance in both encoding and synthesis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015577</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE International Symposium on Biomedical Imaging (ISBI)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>