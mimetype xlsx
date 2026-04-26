--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10561944</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Measurement-informed Approach to Modeling Underground IoT Communications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rahman, Rummana; Lin, CH; Hsu, Chenghsin; Venkatasubramanian, Nalini</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2577-2465</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Smart city transportation infrastructure will soon demand the development of reliable underground IoT (IoUT) communication. In this paper, we develop a novel analytical model, MAME (Material Aware Measurement Enhanced), to capture signal propagation properties in wireless IoUT networks to achieve reliable data transport. A driving motivation is monitoring underground infrastructure systems (e.g., pipelines and storm drains) for early detection of anomalies and failures to guide human investigation and intervention. We analyze the feasibility of successfully receiving wireless data packets from underground (UG) sensor nodes through multiple material layers and under diverse environmental conditions. Our proposed approach integrates physics-based modeling and empirical studies with small-scale testbeds (in our lab and outdoors) with multiple channel setups and physical layer attributes. We derive a novel MAME approach to model signal propagation in both 802.11-based WiFi and LoRaWAN networks. The resulting MAME model is shown to capture communication behavior in WiFi and LoRaWAN networks accurately. The MAME model is used to augment the popular NS3 simulator to explore scaled-up underground networks and varying channel conditions (e.g., soil moisture level). Such a combined analytical-empirical approach will enable the communication control plane and application layer to better predict channel conditions for improved IoUT network design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952247</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Washington, D.C.</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>