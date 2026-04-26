--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10561979</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/essd-15-3673-2023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global oceanic diazotroph database version 2 and elevated estimate of global oceanic N &lt;sub&gt;2&lt;/sub&gt; fixation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shao, Zhibo; Xu, Yangchun; Wang, Hua; Luo, Weicheng; Wang, Lice; Huang, Yuhong; Agawin, Nona_Sheila R; Ahmed, Ayaz; Benavides, Mar; Bentzon-Tilia, Mikkel; Berman-Frank, Ilana; Berthelot, Hugo; Biegala, Isabelle C; Bif, Mariana B; Bode, Antonio; Bonnet, Sophie; Bronk, Deborah A; Brown, Mark V; Campbell, Lisa; Capone, Douglas G; Carpenter, Edward J; Cassar, Nicolas; Chang, Bonnie X; Chappell, Dreux; Chen, Yuh-ling Lee; Church, Matthew J; Cornejo-Castillo, Francisco M; Detoni, Amália_Maria Sacilotto; Doney, Scott C; Dupouy, Cecile; Estrada, Marta; Fernandez, Camila; Fernández-Castro, Bieito; Fonseca-Batista, Debany; Foster, Rachel A; Furuya, Ken; Garcia, Nicole; Goto, Kanji; Gago, Jesús; Gradoville, Mary R; Hamersley, M Robert; Henke, Britt A; Hörstmann, Cora; Jayakumar, Amal; Jiang, Zhibing; Kao, Shuh-Ji; Karl, David M; Kittu, Leila R; Knapp, Angela N; Kumar, Sanjeev; LaRoche, Julie; Liu, Hongbin; Liu, Jiaxing; Lory, Caroline; Löscher, Carolin R; Marañón, Emilio; Messer, Lauren F; Mills, Matthew M; Mohr, Wiebke; Moisander, Pia H; Mahaffey, Claire; Moore, Robert; Mouriño-Carballido, Beatriz; Mulholland, Margaret R; Nakaoka, Shin-ichiro; Needoba, Joseph A; Raes, Eric J; Rahav, Eyal; Ramírez-Cárdenas, Teodoro; Reeder, Christian Furbo; Riemann, Lasse; Riou, Virginie; Robidart, Julie C; Sarma, Vedula_V_S S; Sato, Takuya; Saxena, Himanshu; Selden, Corday; Seymour, Justin R; Shi, Dalin; Shiozaki, Takuhei; Singh, Arvind; Sipler, Rachel E; Sun, Jun; Suzuki, Koji; Takahashi, Kazutaka; Tan, Yehui; Tang, Weiyi; Tremblay, Jean-Éric; Turk-Kubo, Kendra; Wen, Zuozhu; White, Angelicque E; Wilson, Samuel T; Yoshida, Takashi; Zehr, Jonathan P; Zhang, Run; Zhang, Yao; Luo, Ya-Wei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth System Science Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3673 to 3709</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1866-3516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Marine diazotrophs convert dinitrogen (N2) gas intobioavailable nitrogen (N), supporting life in the global ocean. In 2012, thefirst version of the global oceanic diazotroph database (version 1) waspublished. Here, we present an updated version of the database (version 2),significantly increasing the number of in situ diazotrophic measurements from13 565 to 55 286. Data points for N2 fixation rates, diazotrophic cellabundance, and nifH gene copy abundance have increased by 184 %, 86 %, and809 %, respectively. Version 2 includes two new data sheets for the nifH genecopy abundance of non-cyanobacterial diazotrophs and cell-specific N2fixation rates. The measurements of N2 fixation rates approximatelyfollow a log-normal distribution in both version 1 and version 2. However,version 2 considerably extends both the left and right tails of thedistribution. Consequently, when estimating global oceanic N2 fixationrates using the geometric means of different ocean basins, version 1 andversion 2 yield similar rates (43–57 versus 45–63 Tg N yr−1; rangesbased on one geometric standard error). In contrast, when using arithmeticmeans, version 2 suggests a significantly higher rate of 223±30 Tg N yr−1 (mean ± standard error; same hereafter) compared to version 1(74±7 Tg N yr−1). Specifically, substantial rate increases areestimated for the South Pacific Ocean (88±23 versus 20±2 Tg N yr−1), primarily driven by measurements in the southwestern subtropics,and for the North Atlantic Ocean (40±9 versus 10±2 Tg N yr−1). Moreover, version 2 estimates the N2 fixation rate in theIndian Ocean to be 35±14 Tg N yr−1, which could not be estimatedusing version 1 due to limited data availability. Furthermore, a comparisonof N2 fixation rates obtained through different measurement methods atthe same months, locations, and depths reveals that the conventional15N2 bubble method yields lower rates in 69 % cases compared tothe new 15N2 dissolution method. This updated version of thedatabase can facilitate future studies in marine ecology andbiogeochemistry. The database is stored at the Figshare repository(https://doi.org/10.6084/m9.figshare.21677687; Shao etal., 2022).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1756517</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Copernicus Publications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>