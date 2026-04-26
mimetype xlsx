--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10562137</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ma17194717</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Review of Non-Powder-Bed Metal Additive Manufacturing: Techniques and Challenges</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Jie; Fei, Yifan; Zhu, Yuanzhe; Yu, Wei; Yao, Donggang; Zhou, Jack G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4717</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1944</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Metal additive manufacturing has significantly evolved since the 1990s, achieving a market valuation of USD 6.36 billion in 2022, with an anticipated compound annual growth rate of 24.2% from 2023 to 2030. While powder-bed-based methods like powder bed fusion and binder jetting dominate the market due to their high accuracy and resolution, they face challenges such as lengthy build times, excessive costs, and safety concerns. Non-powder-bed-based techniques, including direct energy deposition, material extrusion, and sheet lamination, offer advantages such as larger build sizes and lower energy consumption but also encounter issues like residual stress and poor surface finish. The existing reviews of non-powder-bed-based metal additive manufacturing are restricted to one technical branch or one specific material. This survey investigates and analyzes each non-powder-bed-based technique in terms of its manufacturing method, materials, product quality, and summary for easy understanding and comparison. Innovative designs and research status are included.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2027871; 2027823</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI - Publisher of Open Access Journals</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>