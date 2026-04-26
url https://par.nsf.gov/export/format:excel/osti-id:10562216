--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10562216</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Backdoor Attacks and Defenses on Semantic-Symbol Reconstruction in Semantic Communications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Y; Hu, RQ; Qian, Y</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Semantic communication is of crucial importance for the next-generation wireless communication networks. The existing works have developed semantic communication frameworks based on deep learning. However, systems powered by deep learning are vulnerable to threats such as backdoor attacks and adversarial attacks. This paper delves into backdoor attacks targeting deep learning-enabled semantic communication systems. Since current works on backdoor attacks are not tailored for semantic communication scenarios, a new backdoor attack paradigm on semantic symbols (BASS) is introduced, based on which the corresponding defense measures are designed. Specifically, a training framework is proposed to prevent BASS. Additionally, reverse engineering-based and pruning-based defense strategies are designed to protect against backdoor attacks in semantic communication. Simulation results demonstrate the effectiveness of both the proposed attack paradigm and the defense strategies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007995</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE Globecom 2024</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Cape Town, South Africa</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>