--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10562504</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14778/3617838.3617841</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ZIP: Lazy Imputation during Query Processing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin, Yiming; Mehrotra, Sharad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the VLDB Endowment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>28 to 40</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2150-8097</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This paper develops a query-time missing value imputation framework, entitled ZIP, that modifies relational operators to be imputation aware in order to minimize the joint cost of imputing and query processing. The modified operators use a cost-based decision function to determine whether to invoke imputation or to defer to downstream operators to resolve missing values. The modified query processing logic ensures results with deferred imputations are identical to those produced if all missing values were imputed first. ZIP includes a novel outer-join based approach to preserve missing values during execution, and a bloom filter based index to optimize the space and running overhead. Extensive experiments on both real and synthetic data sets demonstrate 10 to 25 times improvement when augmenting the state-of-the-art technology, ImputeDB, with ZIP-based deferred imputation. ZIP also outperforms the offline approach by up to 19607 times in a real data set.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2008993</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>