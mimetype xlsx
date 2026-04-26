--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10562577</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3648622</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CASTNet: A Context-Aware, Spatio-Temporal Dynamic Motion Prediction Ensemble for Autonomous Driving</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mortlock, Trier; Malawade, Arnav; Tsujio, Kohei; Al_Faruque, Mohammad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Cyber-Physical Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 20</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2378-962X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Autonomous vehicles are cyber-physical systems that combine embedded computing and deep learning with physical systems to perceive the world, predict future states, and safely control the vehicle through changing environments. The ability of an autonomous vehicle to accurately predict the motion of other road users across a wide range of diverse scenarios is critical for both motion planning and safety. However, existing motion prediction methods do not explicitly model contextual information about the environment, which can cause significant variations in performance across diverse driving scenarios. To address this limitation, we propose&lt;bold&gt;CASTNet&lt;/bold&gt;: a dynamic, context-aware approach for motion prediction that (i) identifies the current driving context using a spatio-temporal model, (ii) adapts an ensemble of motion prediction models to fit the current context, and (iii) applies novel trajectory fusion methods to combine predictions output by the ensemble. This approach enables CASTNet to improve robustness by minimizing motion prediction error across diverse driving scenarios. CASTNet is highly modular and can be used with various existing image processing backbones and motion predictors. We demonstrate how CASTNet can improve both CNN-based and graph-learning-based motion prediction approaches and conduct ablation studies on the performance, latency, and model size for various ensemble architecture choices. In addition, we propose and evaluate several attention-based spatio-temporal models for context identification and ensemble selection. We also propose a modular trajectory fusion algorithm that effectively filters, clusters, and fuses the predicted trajectories output by the ensemble. On the nuScenes dataset, our approach demonstrates more robust and consistent performance across diverse, real-world driving contexts than state-of-the-art techniques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2140154</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>