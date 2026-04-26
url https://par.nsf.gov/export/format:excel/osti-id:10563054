--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10563054</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/tc-18-4671-2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring the decision-making process in model development: focus on the Arctic snowpack</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Menard, Cecile B; Rasmus, Sirpa; Merkouriadi, Ioanna; Balsamo, Gianpaolo; Bartsch, Annett; Derksen, Chris; Domine, Florent; Dumont, Marie; Ehrich, Dorothee; Essery, Richard; Forbes, Bruce C; Krinner, Gerhard; Lawrence, David; Liston, Glen; Matthes, Heidrun; Rutter, Nick; Sandells, Melody; Schneebeli, Martin; Stark, Sari</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Cryosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4671 to 4686</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1994-0424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. The Arctic poses many challenges for Earth system and snow physics models, which are commonly unable to simulate crucial Arctic snowpack processes,such as vapour gradients and rain-on-snow-induced ice layers. These limitations raise concerns about the current understanding of Arctic warming and its impact on biodiversity, livelihoods, permafrost, and the global carbon budget. Recognizing that models are shaped by human choices, 18 Arctic researchers were interviewed to delve into the decision-making process behind model construction. Although data availability, issues of scale, internal model consistency, and historical and numerical model legacies were cited as obstacles to developing an Arctic snowpack model, no opinion was unanimous. Divergences were not merely scientific disagreements about the Arctic snowpack but reflected the broader research context. Inadequate and insufficient resources, partly driven by short-term priorities dominating research landscapes, impeded progress. Nevertheless, modellers were found to be both adaptable to shifting strategic research priorities – an adaptability demonstrated by the fact that interdisciplinary collaborations were the key motivation for model development – and anchored in the past. This anchoring and non-epistemic values led to diverging opinions about whether existing models were “good enough” and whether investing time and effort to build a new model was a useful strategy when addressing pressing research challenges. Moving forward, we recommend that both stakeholders and modellers be involved in future snow model intercomparison projects in order to drive developments that address snow model limitations currently impeding progress in various disciplines. We also argue for more transparency about the contextual factors that shape research decisions. Otherwise, the reality of our scientific process will remain hidden, limiting the changes necessary to our research practice.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1931332</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Cryosphere</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>