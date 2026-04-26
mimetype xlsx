--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10563491</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/G51777.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Precambrian to Pleistocene 40Ar/39Ar dating of clinopyroxene-hosted melt inclusions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jicha, Brian R; Schaen, Allen J; Wathen, Bryan; Nachlas, William O</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>287 to 291</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0091-7613</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Clinopyroxene is a rock-forming mineral that commonly hosts melt inclusions in mafic to intermediate composition volcanic and plutonic rocks. It is highly resistant to alteration compared to other co-existing phenocrysts such as plagioclase. Several recent studies have 40Ar/39Ar dated clinopyroxene in Neoproterozoic to Miocene basalts and dolerites. To assess the viability of the technique at the youngest end of the geologic time scale, we performed 40Ar/39Ar incremental heating experiments on clinopyroxene-hosted melt inclusions from a variety of mafic lithologies and tectonic settings. Most samples produced precise plateau ages including several Quaternary basalts to andesites as young as 0.6 Ma. All data are indistinguishable from new and/or published 40Ar/39Ar ages on groundmass or plagioclase from the same samples. The source of potassium (K) and resulting 40Ar* within clinopyroxene has been debated, but thus far has only been inferred based on 40Ar/39Ar data. Using electron probe microanalysis (EPMA) we show that there is negligible K in the clinopyroxene host, but substantial K (e.g., 1–4 wt%) in trapped melt inclusions and minor amounts in plagioclase inclusions. Thus, melt inclusions, which are common in phenocrysts in basaltic magmas, can be used to obtain accurate and precise 40Ar/39Ar ages for difficult-to-date volcanic and plutonic rocks from the Precambrian to the Pleistocene.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2135694</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>