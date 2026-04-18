--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,190 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="46">
-[...138 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -204,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10563546</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/LIPIcs.ICALP.2024.52</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Simultaneously Approximating All 𝓁_p-Norms in Correlation Clustering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Davies, Sami; Moseley, Benjamin; Newman, Heather</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Bringmann, Karl; Grohe, Martin; Puppis, Gabriele; Svensson, Ola</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>297</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>297-297</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-3-95977-322-5</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper considers correlation clustering on unweighted complete graphs. We give a combinatorial algorithm that returns a single clustering solution that is simultaneously O(1)-approximate for all &amp;#x1d4c1;_p-norms of the disagreement vector; in other words, a combinatorial O(1)-approximation of the all-norms objective for correlation clustering. This is the first proof that minimal sacrifice is needed in order to optimize different norms of the disagreement vector. In addition, our algorithm is the first combinatorial approximation algorithm for the &amp;#x1d4c1;₂-norm objective, and more generally the first combinatorial algorithm for the &amp;#x1d4c1;_p-norm objective when 1 &amp;lt; p &amp;lt; ∞. It is also faster than all previous algorithms that minimize the &amp;#x1d4c1;_p-norm of the disagreement vector, with run-time O(n^ω), where O(n^ω) is the time for matrix multiplication on n × n matrices. When the maximum positive degree in the graph is at most Δ, this can be improved to a run-time of O(nΔ² log n).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2121744; 1845146</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>20 pages; 1043813 bytes</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>application/pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Schloss Dagstuhl – Leibniz-Zentrum für Informatik</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International license; info:eu-repo/semantics/openAccess</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>