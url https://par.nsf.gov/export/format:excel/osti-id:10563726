--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10563726</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-024-53852-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Leveraging ancient DNA to uncover signals of natural selection in Europe lost due to admixture or drift</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pandey, Devansh; Harris, Mariana; Garud, Nandita R; Narasimhan, Vagheesh M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Large ancient DNA (aDNA) studies offer the chance to examine genomic changes over time, providing direct insights into human evolution. While recent studies have used time-stratified aDNA for selection scans, most focus on single-locus methods. We conducted a multi-locus genotype scan on 708 samples spanning 7000 years of European history. We show that the G12 statistic, originally designed for unphased diploid data, can effectively detect selection in aDNA processed to create ‘pseudo-haplotypes’. In simulations and at known positive control loci (e.g., lactase persistence), G12 outperforms the allele frequency-based selection statistic, SweepFinder2, previously used on aDNA. Applying our approach, we identified 14 candidate regions of selection across four time periods, with half the signals detectable only in the earliest period. Our findings suggest that selective events in European prehistory, including from the onset of animal domestication, have been obscured by neutral processes like genetic drift and demographic shifts such as admixture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2240098</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>