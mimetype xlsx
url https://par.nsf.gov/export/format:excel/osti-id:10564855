--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10564855</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The switch point algorithm applied to a harvesting problem</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Atkins, S; Aghaee, M; Martcheva, M; Hager, W</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematical biosciences and engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6123-6149</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1547-1063</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we investigate an optimal harvesting problem of a spatially explicit fishery model that was previously analyzed. On the surface, this problem looks innocent, but if parameters are set to where a singular arc occurs, two complex questions arise. The first question pertains to Fuller's phenomenon (or chattering), a phenomenon in which the optimal control possesses a singular arc that cannot be concatenated with the bang-bang arcs without prompting infinite oscillations over a finite region. 1) How do we numerically assess whether or not a problem chatters in cases when we cannot analytically prove such a phenomenon? The second question focuses on implementation of an optimal control. 2) When an optimal control has regions that are difficult to implement, how can we find alternative strategies that are both suboptimal and realistic to use? Although the former question does not apply to all optimal harvesting problems, most fishery managers should be concerned about the latter. Interestingly, for this specific problem, our techniques for answering the first question results in an answer to the the second. Our methods involve using an extended version of the switch point algorithm (SPA), which handles control problems having initial and terminal conditions on the states. In our numerical experiments, we obtain strong empirical evidence that the harvesting problem chatters, and we find three alternative harvesting strategies with fewer switches that are realistic to implement and near optimal.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2031213; 1819002</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Mathematical biosciences and engineering</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>