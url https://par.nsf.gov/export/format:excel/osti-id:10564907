--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10564907</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3272973.3273013</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Collaborative Mixed Reality Games</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alharthi, Sultan A; Spiel, Katta; Hamilton, William A; Bonsignore, Elizabeth; Toups_Dugas, Phoebe O</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-10-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>447 to 454</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9781450360180</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Collaborative mixed reality games enable shared social experiences, in which players interact with the physical and virtual game environment, and with other players in real-time. Recent advances in technology open a range of opportunities for designing new and innovative collaborative mixed reality games, but also raise questions around design, technical requirements, immersion, safety, and player experience. This workshop seeks to bring together researchers, designers, practitioners, and players to identify the most pressing challenges that need to be addressed in the next decade, discuss opportunities to overcome these challenges, and highlight lessons learned from past designs of such games. Participants will present their ideas, assemble and discuss a collection of related papers, outline a unifying research agenda, and engage in an outdoor game ideation and prototyping session. We anticipate that the CSCW community can contribute to designing the next generation of collaborative mixed reality games and technologies and to support the growth of research and development in this exciting and emerging area.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1651532</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Jersey City NJ USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>