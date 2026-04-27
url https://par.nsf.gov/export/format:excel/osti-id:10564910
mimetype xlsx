--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10564910</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/pdb.prot108500</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Immunohistochemistry and Morphometric Analysis of &lt;i&gt;Drosophila&lt;/i&gt; Larval Body Wall Neuromuscular Junction Preparations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ashley, James; Carrillo, Robert A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Cold Spring Harbor Protocols</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1940-3402</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The&lt;italic&gt;Drosophila&lt;/italic&gt;neuromuscular junction (NMJ) is an excellent model for studying vertebrate glutamatergic synapses. Researchers have uncovered fundamental mechanisms at the fly NMJ that are conserved in higher-order organisms. To gain molecular and structural insight into these and other structures, immunolabeling is invaluable. In this protocol, we describe how to use immunolabeling to visualize embryonic/larval presynaptic and postsynaptic structures at the NMJ. We also include details about amplification of weak immunohistochemistry signals and how to use these signals to quantify synaptic growth via bouton counting. Boutons are bead-like structures at motor axon terminals that house synapses, and the number of boutons reflects the size of the NMJ. We also describe how to identify the different bouton types.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048080</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cold Spring Harbor Laboratory Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>