--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10565412</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fmicb.2023.1283165</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Molecular epidemiology and pathogenomics of extended-spectrum beta-lactamase producing- Escherichia coli and - Klebsiella pneumoniae isolates from bulk tank milk in Tennessee, USA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gelalcha, Benti D; Mohammed, Ruwaa I; Gelgie, Aga E; Kerro_Dego, Oudessa</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-302X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec&gt;&lt;title&gt;Introduction&lt;/title&gt;&lt;p&gt;The rise in extended-spectrum beta-lactamase (ESBL)-producing&lt;italic&gt;Enterobacteriaceae&lt;/italic&gt;in dairy cattle farms poses a risk to human health as they can spread to humans through the food chain, including raw milk. This study was designed to determine the status, antimicrobial resistance, and pathogenic potential of ESBL-producing -&lt;italic&gt;E. coli&lt;/italic&gt;and -&lt;italic&gt;Klebsiella&lt;/italic&gt;spp. isolates from bulk tank milk (BTM).&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Thirty-three BTM samples were collected from 17 dairy farms and screened for ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;and -&lt;italic&gt;Klebsiella&lt;/italic&gt;spp. on CHROMagar ESBL plates. All isolates were confirmed by matrix-assisted laser desorption ionization time-of-flight mass spectrometry (MALDI-TOF MS) and subjected to antimicrobial susceptibility testing and whole genome sequencing (WGS).&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Ten presumptive ESBL-producing bacteria, eight&lt;italic&gt;E. coli&lt;/italic&gt;, and two&lt;italic&gt;K. pneumoniae&lt;/italic&gt;were isolated. The prevalence of ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;and -&lt;italic&gt;K. pneumoniae&lt;/italic&gt;in BTM was 21.2% and 6.1%, respectively. ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;were detected in 41.2% of the study farms. Seven of the ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;isolates were multidrug resistant (MDR). The two ESBL-producing&lt;italic&gt;K. pneumoniae&lt;/italic&gt;isolates were resistant to ceftriaxone. Seven ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;strains carry the&lt;italic&gt;bla&lt;/italic&gt;&lt;sub&gt;CTX-M&lt;/sub&gt;gene, and five of them co-harbored&lt;italic&gt;bla&lt;/italic&gt;&lt;sub&gt;TEM-1&lt;/sub&gt;. ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;co-harbored&lt;italic&gt;bla&lt;/italic&gt;&lt;sub&gt;CTX-M&lt;/sub&gt;with other resistance genes, including&lt;italic&gt;qnr&lt;/italic&gt;B&lt;italic&gt;19&lt;/italic&gt;,&lt;italic&gt;tet&lt;/italic&gt;(A),&lt;italic&gt;aad&lt;/italic&gt;A1,&lt;italic&gt;aph(3’’)&lt;/italic&gt;-Ib,&lt;italic&gt;aph(6)&lt;/italic&gt;-Id),&lt;italic&gt;floR&lt;/italic&gt;,&lt;italic&gt;sul2&lt;/italic&gt;, and chromosomal mutations (&lt;italic&gt;gyrA, gyrB, parC, parE, and pmrB&lt;/italic&gt;). Most&lt;italic&gt;E. coli&lt;/italic&gt;resistance genes were associated with mobile genetic elements, mainly plasmids. Six sequence types (STs) of&lt;italic&gt;E. coli&lt;/italic&gt;were detected. All ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;were predicted to be pathogenic to humans. Four STs (three ST10 and ST69) were high-risk clones of&lt;italic&gt;E. coli&lt;/italic&gt;. Up to 40 virulence markers were detected in all&lt;italic&gt;E. coli&lt;/italic&gt;isolates. One of the&lt;italic&gt;K. pneumoniae&lt;/italic&gt;was ST867; the other was novel strain.&lt;italic&gt;K. pneumoniae&lt;/italic&gt;isolates carried three types of beta-lactamase genes (&lt;italic&gt;bla&lt;/italic&gt;&lt;sub&gt;CTX-M&lt;/sub&gt;,&lt;italic&gt;bla&lt;/italic&gt;&lt;sub&gt;TEM-1&lt;/sub&gt;and&lt;italic&gt;bla&lt;/italic&gt;&lt;sub&gt;SHV&lt;/sub&gt;). The novel&lt;italic&gt;K. pneumoniae&lt;/italic&gt;ST also carried a novel IncFII(K) plasmid ST.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusion&lt;/title&gt;&lt;p&gt;Detection of high-risk clones of MDR ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;and ESBL-&lt;italic&gt;K. pneumoniae&lt;/italic&gt;in BTM indicates that raw milk could be a reservoir of potentially zoonotic ESBL-&lt;italic&gt;E. coli&lt;/italic&gt;and -&lt;italic&gt;K. pneumoniae&lt;/italic&gt;.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2117272</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>