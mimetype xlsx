--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10565416</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/genes15050576</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Defining a Haplotype Encompassing the LCORL-NCAPG Locus Associated with Increased Lean Growth in Beef Cattle</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Majeres, Leif E; Dilger, Anna C; Shike, Daniel W; McCann, Joshua C; Beever, Jonathan E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>576</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4425</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Numerous studies have shown genetic variation at the LCORL-NCAPG locus is strongly associated with growth traits in beef cattle. However, a causative molecular variant has yet to be identified. To define all possible candidate variants, 34 Charolais-sired calves were whole-genome sequenced, including 17 homozygous for a long-range haplotype associated with increased growth (QQ) and 17 homozygous for potential ancestral haplotypes for this region (qq). The Q haplotype was refined to an 814 kb region between chr6:37,199,897–38,014,080 and contained 218 variants not found in qq individuals. These variants include an insertion in an intron of NCAPG, a previously documented mutation in NCAPG (rs109570900), two coding sequence mutations in LCORL (rs109696064 and rs384548488), and 15 variants located within ATAC peaks that were predicted to affect transcription factor binding. Notably, rs384548488 is a frameshift variant likely resulting in loss of function for long isoforms of LCORL. To test the association of the coding sequence variants of LCORL with phenotype, 405 cattle from five populations were genotyped. The two variants were in complete linkage disequilibrium. Statistical analysis of the three populations that contained QQ animals revealed significant (p &lt; 0.05) associations with genotype and birth weight, live weight, carcass weight, hip height, and average daily gain. These findings affirm the link between this locus and growth in beef cattle and describe DNA variants that define the haplotype. However, further studies will be required to define the true causative mutation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2117272</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Genes</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>