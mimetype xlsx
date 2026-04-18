--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10565441</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Norm-based Generalization Bounds for Sparse Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Galanti, Tomer; Xu, Mengjia; Galanti, Liane; Poggio, Tomaso</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we derive norm-based generalization bounds for sparse ReLU neural networks, including convolutional neural networks. These bounds differ from previous ones because they consider the sparse structure of the neural network architecture and the norms of the convolutional filters, rather than the norms of the (Toeplitz) matrices associated with the convolutional layers. Theoretically, we demonstrate that these bounds are significantly tighter than standard norm-based generalization bounds. Empirically, they offer relatively tight estimations of generalization for various simple classification problems. Collectively, these findings suggest that the sparsity of the underlying target function and the model’s architecture plays a crucial role in the success of deep learning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2134108</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Advances in Neural Information Processing Systems</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>New Orleans</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>