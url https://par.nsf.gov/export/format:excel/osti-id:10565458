--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10565458</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.34133/research.0024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamics in Deep Classifiers Trained with the Square Loss: Normalization, Low Rank, Neural Collapse, and Generalization Bounds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Mengjia; Rangamani, Akshay; Liao, Qianli; Galanti, Tomer; Poggio, Tomaso</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2639-5274</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We overview several properties—old and new—of training overparameterized deep networks under the square loss. We first consider a model of the dynamics of gradient flow under the square loss in deep homogeneous rectified linear unit networks. We study the convergence to a solution with the absolute minimum&lt;italic&gt;ρ&lt;/italic&gt;, which is the product of the Frobenius norms of each layer weight matrix, when normalization by Lagrange multipliers is used together with weight decay under different forms of gradient descent. A main property of the minimizers that bound their expected error for a specific network architecture is&lt;italic&gt;ρ&lt;/italic&gt;. In particular, we derive novel norm-based bounds for convolutional layers that are orders of magnitude better than classical bounds for dense networks. Next, we prove that quasi-interpolating solutions obtained by stochastic gradient descent in the presence of weight decay have a bias toward low-rank weight matrices, which should improve generalization. The same analysis predicts the existence of an inherent stochastic gradient descent noise for deep networks. In both cases, we verify our predictions experimentally. We then predict neural collapse and its properties without any specific assumption—unlike other published proofs. Our analysis supports the idea that the advantage of deep networks relative to other classifiers is greater for problems that are appropriate for sparse deep architectures such as convolutional neural networks. The reason is that compositionally sparse target functions can be approximated well by “sparse” deep networks without incurring in the curse of dimensionality.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2134108</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science and Technology Review Publishing House</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>