--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10565478</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fncom.2024.1489463</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data-centric automated approach to predict autism spectrum disorder based on selective features and explainable artificial intelligence</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aldrees, Asma; Ojo, Stephen; Wanliss, James; Umer, Muhammad; Khan, Muhammad Attique; Alabdullah, Bayan; Alsubai, Shtwai; Innab, Nisreen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Computational Neuroscience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1662-5188</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Autism spectrum disorder (ASD) is a neurodevelopmental condition marked by notable challenges in cognitive function, understanding language, recognizing objects, interacting with others, and communicating effectively. Its origins are mainly genetic, and identifying it early and intervening promptly can reduce the necessity for extensive medical treatments and lengthy diagnostic procedures for those impacted by ASD. This research is designed with two types of experimentation for ASD analysis. In the first set of experiments, authors utilized three feature engineering techniques (Chi-square, backward feature elimination, and PCA) with multiple machine learning models for autism presence prediction in toddlers. The proposed XGBoost 2.0 obtained 99% accuracy, F1 score, and recall with 98% precision with chi-square significant features. In the second scenario, main focus shifts to identifying tailored educational methods for children with ASD through the assessment of their behavioral, verbal, and physical responses. Again, the proposed approach performs well with 99% accuracy, F1 score, recall, and precision. In this research, cross-validation technique is also implemented to check the stability of the proposed model along with the comparison of previously published research works to show the significance of the proposed model. This study aims to develop personalized educational strategies for individuals with ASD using machine learning techniques to meet their specific needs better.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2414513</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers in Computational Neuroscience</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>