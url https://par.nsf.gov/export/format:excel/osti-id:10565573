--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10565573</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2024.1158</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effects of the maternal social environment on the mating signals and mate preferences of adult offspring in &lt;i&gt;Enchenopa&lt;/i&gt; treehoppers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Little, Drew W; Lindemann, Kirsten J; Rodríguez, Rafael L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2028</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Much is known about how the maternal environment can shape offspring traits via intergenerational effects. It is less clear, however, whether such effects may reach adult offspring sexual traits, with potential consequences for sexual selection and speciation. Here, we report effects of adult female aggregation density on the mating signals and mate preferences of their offspring in an insect that communicates via plant-borne vibrational signals. We experimentally manipulated the density of aggregations experienced by egg-laying mothers, reared the offspring in standard densities, and tested for corresponding differences in their signals and preferences. We detected a strong effect in male signals, with sons of mothers that experienced low aggregation density signalling more. We also detected a weak effect on female mate preferences, with daughters of mothers that experienced low aggregation density being less selective. These adjustments may help males and females find mates and secure matings in low densities, if the conditions they encounter correspond to those their mothers experienced. Our results thus extend theory regarding adjustments to the social environment to the scale of intergenerational effects, with maternal social environments influencing the expression of the sexual traits of adult offspring.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855962</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>