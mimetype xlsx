--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566105</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s43247-024-01350-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Decadal-to-centennial increases of volcanic aerosols from Iceland challenge the concept of a Medieval Quiet Period</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gabriel, Imogen; Plunkett, Gill; Abbott, Peter M; Behrens, Melanie; Burke, Andrea; Chellman, Nathan; Cook, Eliza; Fleitmann, Dominik; Hörhold, Maria; Hutchison, William; McConnell, Joseph R; Óladóttir, Bergrún A; Preiser-Kapeller, Johannes; Sliwinski, Jakub T; Sugden, Patrick; Twarloh, Birthe; Sigl, Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Communications Earth &amp; Environment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2662-4435</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Existing global volcanic radiative aerosol forcing estimates portray the period 700 to 1000 as volcanically quiescent, void of major volcanic eruptions. However, this disagrees with proximal Icelandic geological records and regional Greenland ice-core records of sulfate. Here, we use cryptotephra analyses, high-resolution sulfur isotope analyses, and glaciochemical volcanic tracers on an array of Greenland ice cores to characterise volcanic activity and climatically important sulfuric aerosols across the period 700 to 1000. We identify a prolonged episode of volcanic sulfur dioxide emissions (751–940) dominated by Icelandic volcanism, that we term the Icelandic Active Period. This period commences with the Hrafnkatla episode (751–763), which coincided with strong winter cooling anomalies across Europe. This study reveals an important contribution of prolonged volcanic sulfate emissions to the pre-industrial atmospheric aerosol burden, currently not considered in existing forcing estimates, and highlights the need for further research to disentangle their associated climate feedbacks.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925417</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>