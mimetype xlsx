--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566240</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.oceaneng.2024.120183</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Concurrent geometry, control, and layout optimization of wave energy converter farms in probabilistic irregular waves using surrogate modeling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Azad, Saeed; Herber, Daniel R; Khanal, Suraj; Jia, Gaofeng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ocean Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>120183</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0029-8018</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A promising direction toward improving the performance of wave energy converter (WEC) farms is to leverage a system-level integrated approach called control co-design (CCD), integrating geometric attributes, control parameters, and layout. However, the resulting optimization problem requires the estimation of hydrodynamic coefficients through computationally prohibitive numerical methods such as multiple scattering (MS). To mitigate this bottleneck, we construct data-driven surrogate models (SMs) using artificial neural networks and many-body expansion. To rectify errors in SMs, a hybrid optimization strategy, that involves solving an optimization problem with a genetic algorithm and SMs to generate a starting point which is then used by a gradient-based optimizer and MS, is devised. The effectiveness and efficiency of the proposed approach are demonstrated for a 5-WEC farm. For layout optimization study, the proposed framework offers a 91-fold increase in computational efficiency compared to the direct usage of MS. The framework also enables complex investigations, including concurrent geometry, control, and layout optimization of heaving cylindrical WEC devices in probabilistic irregular waves across various US coastal locations. The method’s scalability is assessed for a 25-WEC farm and the results indicate promising directions toward a practical framework for integrated WEC farm design with more tractable computational demands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034040</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>