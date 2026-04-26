--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566267</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1615/JWomenMinorScienEng.2023043944</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PILLARS OF SUCCESS: THE ROLE OF HISTORICALLY BLACK COLLEGES AND UNIVERSITIES (HBCUs) IN STEM UNDERGRADUATE PREPARATION LEADING TO GRADUATE SCHOOL PATHWAYS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jefferson, Jay; Park, Sung Eun; Fletcher, Trina; Strong, Alexandra Coso; Nicholson, Simone; Moten, Jade R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Women and Minorities in Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 40</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1072-8325</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Historically Black Colleges and Universities (HBCUs) operate and are centered within the nexus of concerted nationwide efforts to advance the participation and success of Black students within the sciences, technology, engineering, and mathematics disciplines (STEM). Through an institution-levelasset-based approach, this study aimed to further elucidate how undergraduate STEM preparation and success at HBCUs is linked to the transition into (and experiences within) graduate education. One hundred and fifty-one HBCU alumni from 37 unique HBCUs completed our HBCU Alumni Success survey. Factor analysis revealed 13 emerging components along three main touchpoints along alumni's graduate pathway: their HBCU undergraduate experiences, graduate application, and decision-making, as well as graduate school experiences. Cluster analysis further identified five unique clusters of alumni, revealing variation regarding the individual, institutional, and cultural factors that contributed to HBCU alumni's experiences within their graduate pathway. Specific attributes that characterized each unique cluster included (Cluster 1) experiencing challenges throughout theirgraduate pathway, (Cluster 2) variation in the sources of motivation that influenced graduate school choice, (Cluster 3) deliberation around attending graduate school, (Cluster 4) high commitment, success, and support in pursuit of a graduate degree, and (Cluster 5) high personal agency as well as faculty and research support within engineering. Implications for practice include capitalizing on the areas of success such as the impact of faculty mentorship and research opportunities.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1923229</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Begell House</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>