--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566357</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-marine-011123-102337</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coral Disease: Direct and Indirect Agents, Mechanisms of Disease, and Innovations for Increasing Resistance and Resilience</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vega_Thurber, Rebecca L; Silva, Denise; Speare, Lauren; Croquer, Aldo; Veglia, Alex J; Alvarez-Filip, Lorenzo; Zaneveld, Jesse R; Muller, Erinn M; Correa, Adrienne MS</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Marine Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>227–255</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1941-1405</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;As climate change drives health declines of tropical reef species, diseases are further eroding ecosystem function and habitat resilience. Coral disease impacts many areas around the world, removing some foundation species to recorded low levels and thwarting worldwide efforts to restore reefs. What we know about coral disease processes remains insufficient to overcome many current challenges in reef conservation, yet cumulative research and management practices are revealing new disease agents (including bacteria, viruses, and eukaryotes), genetic host disease resistance factors, and innovative methods to prevent and mitigate epizootic events (probiotics, antibiotics, and disease resistance breeding programs). The recent outbreak of stony coral tissue loss disease across the Caribbean has reenergized and mobilized the research community to think bigger and do more. This review therefore focuses largely on novel emerging insights into the causes and mechanisms of coral disease and their applications to coral restoration and conservation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2109622; 2145472; 1942647</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Annual Reviews</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>