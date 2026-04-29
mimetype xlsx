--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566514</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ecy.4282</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Host plant‐mediation of viral transmission and its consequences for a native butterfly</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Christensen, Tara; Dyer, Lee A; Forister, Matthew L; Bowers, M Deane; Carper, Adrian; Teglas, Mike B; Hurtado, Paul; Smilanich, Angela M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-9658</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Pathogens play a key role in insect population dynamics, contributing to short‐term fluctuations in abundance as well as long‐term demographic trends. Two key factors that influence the effects of entomopathogens on herbivorous insect populations are modes of pathogen transmission and larval host plants. In this study, we examined tritrophic interactions between a sequestering specialist lepidopteran,&lt;italic&gt;Euphydryas phaeton&lt;/italic&gt;, and a viral pathogen, Junonia coenia densovirus, on its native host plant,&lt;italic&gt;Chelone glabra&lt;/italic&gt;, and a novel host plant,&lt;italic&gt;Plantago lanceolata&lt;/italic&gt;, to explore whether host plant mediates viral transmission, survival, and viral loads. A two‐factor factorial experiment was conducted in the laboratory with natal larval clusters randomly assigned to either the native or novel host plant and crossed with either uninoculated controls or viral inoculation (20% of individuals in the cluster inoculated). Diapausing clusters were overwintered in the laboratory and checked weekly for mortality. At the end of diapause, all surviving individuals were reared to adulthood to estimate survivorship. All individuals were screened to quantify viral loads, and estimate horizontal transmission postmortem. To test for vertical transmission, adults were mated, and the progeny were screened for viral presence. Within virus‐treated groups, we found evidence for both horizontal and vertical transmission. Larval clusters reared on the native host plant had slightly higher horizontal transmission. Survival probability was lower in clusters feeding on the native host plant, with inoculated groups reared on the native host plant experiencing complete mortality. Viral loads did not differ by the host plant, although viral loads decreased with increased sequestration of secondary compounds on both host plants. Our results indicate that the use of a novel host plant may confer fitness benefits in terms of survival and reduced viral transmission when larvae feeding on it are infected with this pathogen, supporting hypotheses of potential evolutionary advantages of a host range expansion in the context of tritrophic interactions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1929522</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ecological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>