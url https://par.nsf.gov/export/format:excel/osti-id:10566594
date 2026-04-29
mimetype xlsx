--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566594</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/RO-MAN60168.2024.10731213</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Planning with Critical Decision Points: Robots that Influence Humans to Infer Their Strategy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ghose, Debasmita; Lewkowicz, Michal; Dong, David; Cheng, Andy; Doan, Tran; Adams, Emma; Vázquez, Marynel; Scassellati, Brian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>777 to 782</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-7502-2</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>To enable sophisticated interactions between humans and robots in a shared environment, robots must infer the intentions and strategies of their human counterparts. This inference can provide a competitive edge to the robot or enhance human-robot collaboration by reducing the necessity for explicit communication about task decisions. In this work, we identify specific states within the shared environment, which we refer to as Critical Decision Points, where the actions of a human would be especially indicative of their high-level strategy. A robot can significantly reduce uncertainty regarding the human’s strategy by observing actions at these points. To demonstrate the practical value of Critical Decision Points, we propose a Receding Horizon Planning (RHP) approach for the robot to influence the movement of a human opponent in a competitive game of hide-and-seek in a partially observable setting. The human plays as the hider and the robot plays as the seeker. We show that the seeker can influence the hider to move towards Critical Decision Points, and this can facilitate a more accurate estimation of the hider’s strategy. In turn, this helps the seeker catch the hider faster than estimating the hider’s strategy whenever the hider is visible or when the seeker only optimizes for minimizing its distance to the hider.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106690</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Pasadena, CA, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>