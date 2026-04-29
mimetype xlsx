--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566648</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1742-5468/ad8748</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Analysis of flows in social media uncovers a new multi-step model of information spread</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Serafino, Matteo; Virginio_Clemente, Giulio; Flamino, James; Szymanski, Boleslaw K; Lizardo, Omar; Makse, Hernán A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Statistical Mechanics: Theory and Experiment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>113402</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1742-5468</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Since the advent of the internet, communication paradigms have continuously evolved, resulting in a present-day landscape where the dynamics of information dissemination have undergone a complete transformation compared to the past. In this study, we challenge the conventional two-step flow communication model, a long-standing paradigm in the field. Our approach introduces a more intricate multi-step and multi-actor model that effectively captures the complexities of modern information spread. We test our hypothesis by examining the spread of information on the Twitter platform. Our findings support the multi-step and multi-actor model hypothesis. In this framework, influencers (individuals with a significant presence in social media) emerge as new central figures and partially take on the role previously attributed to opinion leaders. However, this does not apply to opinion leaders who adapt and reaffirm their influential position on social media, here defined as opinion-leading influencers. Additionally, we note a substantial number of adopters directly accessing information sources, suggesting a potential decline in influence in both opinion leaders and influencers. Finally, we found distinctions in the diffusion patterns of left-/right-leaning groups, indicating variations in the underlying structure of information dissemination across different ideologies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2214215; 2214216</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>