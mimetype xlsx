--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566811</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/MWR-D-24-0060.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Lightning and Radar Measures of Mixed-Phase Updraft Variability in Tracked Storms during the TRACER Field Campaign in Houston, Texas</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bruning, Eric C; Brunner, Kelcy N; van_Lier-Walqui, Marcus; Logan, Timothy; Matsui, Toshi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Weather Review</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2753 to 2769</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-0644</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Properties of 7488 thunderstorms are summarized for June–September 2022 during the Tracking Aerosol Convection Interactions Experiment (TRACER) field campaign Houston, Texas, using polarimetric weather radar and VHF 3D Lightning Mapping Array data. Automated tracking of storms linked each instrument’s measurements to a data-defined, time-evolving storm footprint. Within each storm, the depth and magnitude of episodic columns of radar differential reflectivity and specific differential phase quantified the prevalence of updrafts that activated mixed-phase precipitation pathways. Lightning measurements further distinguished the degree of rimed precipitation formation: the fraction of tracks with lightning varied from day to day and cells with lightning had stronger polarimetric columns. Track-level correlation of the lightning flash rate with radar polarimetric measures had substantial spread, showing that lightning provides an additional signal of mixed-phase precipitation processes that can complement future studies of thermodynamic and aerosol controls on cloud microphysics in the Houston region.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019939</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Meteorological Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>