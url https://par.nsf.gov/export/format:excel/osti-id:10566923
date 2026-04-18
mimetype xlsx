--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10566923</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.13023/50DS-PZ07</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Building Research Collaboration Networks: Leveraging Sponsored Research Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pilgrim, Robert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Discover how to transform standard research award/proposal reports into dynamic visualizations of your research collaborations using Microsoft Power BI and custom visuals. This session guides you through creating interactive networks to visualize your research community. While we&amp;#39;ll touch on network analysis, detailed statistical discussions are beyond the scope of this session. Participants are encouraged to bring a laptop and their data, although dummy data will be available. We&amp;#39;ll cover data loading and transformation in Microsoft Power BI, employing custom visuals for network generation, and we will explore practical applications of research networks. Please download Microsoft Power BI Desktop beforehand if you plan to follow along, data can be provided or use your own!  Presented at the 2024 Research Analytics Summit in Albuquerque, NM</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2324388</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>University of Kentucky Libraries</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>