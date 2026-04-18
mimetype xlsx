--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10567627</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s42003-024-06937-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The biogeography of the Amazonian tree flora</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Luize, Bruno Garcia; Tuomisto, Hanna; Ekelschot, Robin; Dexter, Kyle G; Amaral, Iêda_L do; Coelho, Luiz_de Souza; Matos, Francisca_Dionízia_de Almeida; Lima_Filho, Diógenes_de Andrade; Salomão, Rafael P; Wittmann, Florian; Castilho, Carolina V; Carim, Marcelo_de_Jesus Veiga; Guevara, Juan Ernesto; Phillips, Oliver L; Magnusson, William E; Sabatier, Daniel; Cardenas_Revilla, Juan David; Molino, Jean-François; Irume, Mariana Victória; Martins, Maria Pires; Guimarães, José_Renan_da Silva; Ramos, José Ferreira; Bánki, Olaf S; Piedade, Maria_Teresa Fernandez; Cárdenas_López, Dairon; Pitman, Nigel_C A; Demarchi, Layon O; Schöngart, Jochen; de_Leão_Novo, Evlyn_Márcia Moraes; Núñez_Vargas, Percy; Silva, Thiago_Sanna Freire; Venticinque, Eduardo Martins; Manzatto, Angelo Gilberto; Reis, Neidiane_Farias Costa; Terborgh, John; Casula, Katia Regina; Honorio_Coronado, Euridice N; Mendoza, Abel Monteagudo; Montero, Juan Carlos; Costa, Flávia_R C; Feldpausch, Ted R; Quaresma, Adriano Costa; Castaño_Arboleda, Nicolás; Zartman, Charles Eugene; Killeen, Timothy J; Marimon, Beatriz S; Marimon, Ben Hur; Vasquez, Rodolfo; Mostacedo, Bonifacio; Assis, Rafael L; Baraloto, Chris; do_Amaral, Dário Dantas; Engel, Julien; Petronelli, Pascal; Castellanos, Hernán; de_Medeiros, Marcelo Brilhante; Simon, Marcelo Fragomeni; Andrade, Ana; Camargo, José Luís; Laurance, William F; Laurance, Susan_G W; Rincón, Lorena Maniguaje; Schietti, Juliana; Sousa, Thaiane R; Mori, Gisele Biem; Farias, Emanuelle_de Sousa; Lopes, Maria Aparecida; Magalhães, José_Leonardo Lima; Nascimento, Henrique_Eduardo Mendonça; de_Queiroz, Helder Lima; Vasconcelos, Caroline C; Aymard_C, Gerardo A; Brienen, Roel; Stevenson, Pablo R; Araujo-Murakami, Alejandro; Cintra, Bruno_Barçante Ladvocat; Baker, Tim R; Feitosa, Yuri Oliveira; Mogollón, Hugo F; Duivenvoorden, Joost F; Peres, Carlos A; Silman, Miles R; Ferreira, Leandro Valle; Lozada, José Rafael; Comiskey, James A; de_Toledo, José Julio; Damasco, Gabriel; Dávila, Nállarett; Draper, Freddie C; García-Villacorta, Roosevelt; Lopes, Aline; Vicentini, Alberto; Valverde, Fernando Cornejo; Alonso, Alfonso; Arroyo, Luzmila; Dallmeier, Francisco; Gomes, Vitor_H F; Jimenez, Eliana M; Neill, David; Peñuela_Mora, Maria Cristina; Noronha, Janaína Costa; de_Aguiar, Daniel_P P; Barbosa, Flávia Rodrigues; Bredin, Yennie K; Carpanedo, Rainiellen_de Sá; Carvalho, Fernanda Antunes; Souza, Fernanda_Coelho de; Feeley, Kenneth J; Gribel, Rogerio; Haugaasen, Torbjørn; Hawes, Joseph E; Pansonato, Marcelo Petratti; Pipoly, John J; Paredes, Marcos Ríos; Rodrigues, Domingos_de Jesus; Barlow, Jos; Berenguer, Erika; da_Silva, Izaias Brasil; Ferreira, Maria Julia; Ferreira, Joice; Fine, Paul_V A; Guedes, Marcelino Carneiro; Levis, Carolina; Licona, Juan Carlos; Villa_Zegarra, Boris Eduardo; Vos, Vincent Antoine; Cerón, Carlos; Durgante, Flávia Machado; Fonty, Émile; Henkel, Terry W; Householder, John Ethan; Huamantupa-Chuquimaco, Isau; Silveira, Marcos; Stropp, Juliana; Thomas, Raquel; Daly, Doug; Milliken, William; Molina, Guido Pardo; Pennington, Toby; Vieira, Ima_Célia Guimarães; Albuquerque, Bianca Weiss; Campelo, Wegliane; Fuentes, Alfredo; Klitgaard, Bente; Pena, José_Luis Marcelo; Tello, J Sebastián; Vriesendorp, Corine; Chave, Jerome; Di_Fiore, Anthony; Hilário, Renato Richard; Pereira, Luciana_de Oliveira; Phillips, Juan Fernando; Rivas-Torres, Gonzalo; van_Andel, Tinde R; von_Hildebrand, Patricio; Balee, William; Barbosa, Edelcilio Marques; Bonates, Luiz_Carlos_de Matos; Dávila_Doza, Hilda Paulette; Zárate_Gómez, Ricardo; Gonzales, Therany; Gallardo_Gonzales, George Pepe; Hoffman, Bruce; Junqueira, André Braga; Malhi, Yadvinder; Miranda, Ires_Paula_de Andrade; Pinto, Linder_Felipe Mozombite; Prieto, Adriana; Rudas, Agustín; Ruschel, Ademir R; Silva, Natalino; Vela, César_I A; Zent, Stanford; Zent, Egleé L; Endara, María José; Cano, Angela; Carrero_Márquez, Yrma Andreina; Correa, Diego F; Costa, Janaina_Barbosa Pedrosa; Monteiro_Flores, Bernardo; Galbraith, David; Holmgren, Milena; Kalamandeen, Michelle; Lobo, Guilherme; Torres_Montenegro, Luis; Nascimento, Marcelo Trindade; Oliveira, Alexandre A; Pombo, Maihyra Marina; Ramirez-Angulo, Hirma; Rocha, Maira; Scudeller, Veridiana Vizoni; Umaña, Maria Natalia; van_der_Heijden, Geertje; Vilanova_Torre, Emilio; Vargas, Tony Mori; Ahuite_Reategui, Manuel Augusto; Baider, Cláudia; Balslev, Henrik; Cárdenas, Sasha; Casas, Luisa Fernanda; Farfan-Rios, William; Ferreira, Cid; Linares-Palomino, Reynaldo; Mendoza, Casimiro; Mesones, Italo; Parada, Germaine Alexander; Torres-Lezama, Armando; Urrego_Giraldo, Ligia Estela; Villarroel, Daniel; Zagt, Roderick; Alexiades, Miguel N; de_Oliveira, Edmar Almeida; Fortier, Riley P; Garcia-Cabrera, Karina; Hernandez, Lionel; Palacios_Cuenca, Walter; Pansini, Susamar; Pauletto, Daniela; Ramirez_Arevalo, Freddy; Sampaio, Adeilza Felipe; Valderrama_Sandoval, Elvis H; Valenzuela_Gamarra, Luis; Hirota, Marina; Palma-Silva, Clarisse; ter_Steege, Hans</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Communications Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2399-3642</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020424; 1754647</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Communications Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>