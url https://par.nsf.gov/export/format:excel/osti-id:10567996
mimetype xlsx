--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10567996</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/conphys/coab059</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multi-year progesterone profiles during pregnancy in baleen of humpback whales ( &lt;i&gt;Megaptera novaeangliae&lt;/i&gt; )</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lowe, Carley L; Hunt, Kathleen E; Rogers, Matthew C; Neilson, Janet L; Robbins, Jooke; Gabriele, Christine M; Teerlink, Suzie S; Seton, Rosemary; Buck, C Loren</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Narayan, Edward</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Conservation Physiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2051-1434</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Understanding calving rates of wild whale populations is critically important for management and conservation. Reproduction of humpback whales (Megaptera novaeangliae) is difficult to monitor and, even with long-term sighting studies, basic physiological information such as pregnancy rates and calving intervals remain poorly understood in many populations. We hypothesized that pregnant whales have sustained elevations in baleen progesterone that temporally correlate with gestation. To test this hypothesis, baleen progesterone profiles from two adult female North Pacific humpbacks, both with extensive sighting records and documented pregnancies, were compared to those of a nulliparous female (adult female never seen with a calf) and a juvenile male. Baleen specimens recovered during necropsy were subsampled every 2 cm from the base to the tip of the plate, with each interval representing 30–45 days of growth. Homogenized baleen powder was assayed for progesterone using enzyme immunoassays. The date of growth of each sampling location on the baleen plate was estimated based on stable isotope analysis of annual δ15N cycles. Progesterone profiles from both pregnant whales showed sustained high progesterone content (&amp;gt;350 ng/g) in areas corresponding to known pregnancies, inferred from calf sightings and post-mortem data. The younger female, estimated to be 13 years old, had higher progesterone during pregnancy than the 44.5 year old, but levels during non-pregnancy were similar. The nulliparous female and the male had low progesterone throughout their baleen plates. Baleen hormone analysis can determine how progesterone concentrations change throughout gestation and has potential for estimating age at first reproduction, pregnancy intervals, failed pregnancies and early calf mortality. Understanding rates of calving and current and historic reproductive patterns in humpbacks is vital to continuing conservation measures in this species.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1947453</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>