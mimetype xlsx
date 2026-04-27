--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,179 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...127 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -193,189 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568166</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s43246-024-00681-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Diverse electronic landscape of the kagome metal YbTi3Bi4</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sakhya, Anup Pradhan; Ortiz, Brenden R; Ghosh, Barun; Sprague, Milo; Mondal, Mazharul Islam; Matzelle, Matthew; Bin_Elius, Iftakhar; Valadez, Nathan; Mandrus, David G; Bansil, Arun; Neupane, Madhab</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Communications Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2662-4443</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Kagome lattices have emerged as an ideal platform for exploring exotic quantum phenomena in materials. Here, we report the discovery of Ti-based kagome metal YbTi3Bi4 which we characterize using angle-resolved photoemission spectroscopy (ARPES) and magneto-transport, in combination with density functional theory calculations. Our ARPES results reveal the complex fermiology of YbTi3Bi4 and provide spectroscopic evidence of four flat bands. Our measurements also show the presence of multiple van Hove singularities originating from Ti 3d orbitals and a linearly-dispersing gapped Dirac-like bulk state at the 
+ point in accord with our theoretical calculations. Our study establishes YbTi3Bi4 as a platform for exploring exotic phases in the wider LnTi3Bi4 (Ln = lanthanide) family of materials.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1847962</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>