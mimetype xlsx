--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568212</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/S0032247424000263</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The law of thaw: understanding subnational land use policies for permafrost-agroecosystems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Parlato, Nicholas J; Ward_Jones, Melissa</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Polar Record</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>e3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-15</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0032-2474</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As the Arctic warms and growing seasons start to lengthen, governments and producers are speculating about northern “climate-driven agricultural frontiers” as a potential solution to food insecurity. One of the central ecological factors in northern spaces, however, is permafrost (perennial frozen ground), which can drive cascading environmental changes upon thaw. Considering the land requirements for expanded agriculture and the unique challenges of northern farming, national and subnational governments are grappling with and facilitating this speculative boom in different ways. Analysing agricultural land use policy instruments from the US State of Alaska and the Republic of Sakha (Yakutia) in Russia, this paper investigates if and how permafrost factors into their legal frameworks and what impacts this has on agricultural development, conservation, and food security. Alaska and the Republic of Sakha were chosen for reasons including both having at least 100 years of agricultural history on permafrost soils, both containing extensive amounts of permafrost within their landmasses and both containing permafrost that is ice-rich. Comparing legal texts as indicative of state capacities and strategies to govern, the paper finds that the two regions diverge in how they understand and regulate permafrost, and suggests that these approaches could benefit from one another. Bringing together geoclimatic and sociocultural concerns to problematise static policy divisions, this paper gestures to a path forward wherein subnational policy can balance needs for food, environmental, and cultural security in the North.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2126965</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>