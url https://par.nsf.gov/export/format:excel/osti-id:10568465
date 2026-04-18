--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568465</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-24-6153-2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Observation-constrained kinetic modeling of isoprene SOA formation in the atmosphere</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shen, Chuanyang; Yang, Xiaoyan; Thornton, Joel; Shilling, John; Bi, Chenyang; Isaacman-VanWertz, Gabriel; Zhang, Haofei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6153 to 6175</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Isoprene has the largest global non-methane hydrocarbon emission, and the oxidation of isoprene plays a crucial role in the formation of secondary organic aerosol (SOA). Two primary processes are known to contribute to SOA formation from isoprene oxidation: (1) the reactive uptake of isoprene-derived epoxides on acidic or aqueous particle surfaces and (2) the absorptive gas–particle partitioning of low-volatility oxidation products. In this study, we developed a new multiphase condensed isoprene oxidation mechanism that includes these processes with key molecular intermediates and products. The new mechanism was applied to simulate isoprene gas-phase oxidation products and SOA formation from previously published chamber experiments under a variety of conditions and atmospheric observations during the Southern Oxidant and Aerosol Studies (SOAS) field campaign. Our results show that SOA formation from most of the chamber experiments is reasonably reproduced using our mechanism, except when the concentration ratios of initial nitric oxide to isoprene exceed ∼ 2, the formed SOA is significantly underpredicted. The SOAS simulations also reasonably agree with the measurements regarding the diurnal pattern and concentrations of different product categories, while the total isoprene SOA remains underestimated. The molecular compositions of the modeled SOA indicate that multifunctional low-volatility products contribute to isoprene SOA more significantly than previously thought, with a median mass contribution of ∼ 57 % to the total modeled isoprene SOA. However, this contribution is intricately intertwined with IEPOX-derived SOA (IEPOX: isoprene-derived epoxydiols), posing challenges for their differentiation using bulk aerosol composition analysis (e.g., the aerosol mass spectrometer with positive matrix factorization). Furthermore, the SOA from these pathways may vary greatly, mainly dependent on the volatility estimation and treatment of particle-phase processes (i.e., photolysis and hydrolysis). Our findings emphasize that the various pathways to produce these low-volatility species should be considered in models to more accurately predict isoprene SOA formation. The new condensed isoprene chemical mechanism can be further incorporated into regional-scale air quality models, such as the Community Multiscale Air Quality Modelling System (CMAQ), to assess isoprene SOA formation on a larger scale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046367; 2037698</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>European Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>