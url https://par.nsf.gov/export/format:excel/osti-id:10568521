--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568521</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3715153</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CHIRP: &lt;u&gt;C&lt;/u&gt; ompact and &lt;u&gt;H&lt;/u&gt; igh-Performance FPGA Implementation of Un &lt;u&gt;i&lt;/u&gt; fied Hardware Accelerators for &lt;u&gt;R&lt;/u&gt; ing-Binary-LWE-based &lt;u&gt;P&lt;/u&gt; QC</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bao, Tianyou; He, Pengzhou; Fujimoto, Daisuke; Hayashi, Yuichi; Xie, Jiafeng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-28T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Reconfigurable Technology and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-7406</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Post-quantum cryptography (PQC) has drawn significant attention from the hardware design research community, especially on field-programmable gate array (FPGA) platforms. In line with this trend, in this paper, we present a novel FPGA-based PQC design work (CHIRP), i.e.,&lt;underline&gt;C&lt;/underline&gt;ompact and high-&lt;underline&gt;P&lt;/underline&gt;erformance FPGA implementation of un&lt;underline&gt;I&lt;/underline&gt;fied accelerators for&lt;underline&gt;R&lt;/underline&gt;ing-Binary-Learning-with-Errors (RBLWE)-based&lt;underline&gt;P&lt;/underline&gt;QC, a promising lightweight PQC suited for related applications like Internet-of-Things. The proposed accelerators offer flexibility across the available two security levels, thus expanding their application potential. In total, we presented four distinct hardware accelerators tailored to different performance and resource requirements, ranging from resource-constrained devices to high-throughput applications. Our innovation encompasses three key efforts: (i) we derived four optimized algorithms for RBLWE-ENC’s unified operation (covering the available two security levels), allowing flexible switching of security sizes while boosting calculations; (ii) we then presented the four novel accelerators (CHIRP) targeting FPGA platforms, featuring dedicated hardware structures; (iii) we finally conducted a comprehensive evaluation to validate the efficiency of the proposed accelerators on various FPGA devices. Compared to the existing unified design, the proposed accelerator demonstrated up to 91.4% reduction in area-delay product (ADP) on the Straix-V device. Even when compared with the state-of-the-art single security designs, the proposed accelerator (best version) obtains much better resource usage and ADP performance while unified operation (flexibly switching between two security levels) is considered on both AMD-Xilinx and Intel devices. We anticipate the findings of this research will foster advancements in FPGA implementation techniques for lightweight PQC development.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020625</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>