--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...65 lines deleted...]
-        <v>43</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568658</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2022.09.27.509821</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DNA methylation of the &lt;i&gt;endothelin receptor B&lt;/i&gt; makes blue fish yellow</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fang, W; Blakkan, D; Lee, G; Bashier, R; Fernald, RD; Alvarado, SG</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Bioarxiv</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>TBD</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Natural selection shapes traits during evolution including animal coloration known to be important for concealment and communication and color has been particularly salient in the explosive radiation of cichlid fish species in the rift valley lakes of East Africa. Though selection can produce variation in color via genetic substrates during early development, plasticity in coloration can occur through endocrine, neural and transcriptional cues in response to various environmental stimuli. It is well known that some animals often change color to match their visual ecology. Adult male cichlid fish (&lt;italic&gt;Astatotilapia burtoni&lt;/italic&gt;, Lake Tanganyika) can switch between blue and yellow body colors. Different colors result from the expression of pigment-bearing cells, which differ in density and function between these two color morphs. We show that&lt;italic&gt;A. burtoni&lt;/italic&gt;switches from yellow to blue depending on their visual environment by downregulating endothelin receptor B (&lt;italic&gt;EdnRB&lt;/italic&gt;) mRNA via DNA hypermethylation at a single cytosine residue within its promoter. EdnRB functions in yellow chromatophores to signal the aggregation of yellow pigments, making yellow less visible. Taken together, the regulation of&lt;italic&gt;EdnRB&lt;/italic&gt;through DNA methylation in yellow chromatophores, in part, contributes to pigmentation changes from blue to yellow, depending on visual environment.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1921773</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>1.22MB</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>