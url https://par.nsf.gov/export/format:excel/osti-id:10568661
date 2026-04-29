--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568661</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.msea.2024.146927</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jullien, Malo; Black, RL; Stinville, JC; Legros, Marc; Texier, Damien</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials Science and Engineering: A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>912</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>146927</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0921-5093</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Grain size effects on the early plastic strain localization and slip transfer at grain boundaries were investigated for the Alloy 718 Ni-based superalloy at 650C. Three microstructures with different grain sizes underwent monotonic tensile tests at 650C, both in air and under vacuum, until rupture. All the microstructure variants exhibit fully intragranular fracture under vacuum and partially intergranular fracture in air. In this latter case, predominant intergranular fracture mode was found in the fine-grain microstructures. Interrupted tensile tests were also conducted under vacuum with ex-situ SEM high-resolution digital image correlation (HR-DIC) measurements to assess in-plane kinematics fields at the microstructure scale. Out-of-plane displacement jumps were obtained using laser scanning confocal microscopy. Both crystallographic slip within grains and near twin boundaries (TBs) and morphological sliding happening at grain boundaries (GBs) were documented. Statistical analysis of all plastic events aimed at quantifying strain localization distribution as a function of the microstructure. The fine-grain microstructure was found to have extensive strain localization at grain boundaries, while the coarse-grain microstructure is more prone to intragranular slip development and slip localization near TBs. Different scenarios of slip band/grain boundary interactions were evidenced.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2338346</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>