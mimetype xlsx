--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568732</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>H4H: Hybrid Convolution-Transformer Architecture Search for NPU-CIM Heterogeneous Systems for AR/VR Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhao, Yiwei; Li, Ziyun; Khwa, Win-San; Sun, Xiaoyu; Zhang, Sai Qian; Sarwar, Syed Shakib; Stangherlin, Kleber Hugo; Lu, Yi-Lun; Gomez, Jorge Tomas; Seo, Jae-sun; Gibbons, Phillip B; De_Salvo, Barbara; Liu, Chiao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-20T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ASPDAC  Asia and South Pacific Design Automation Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2153-6961</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Low-latency and low-power edge AI is crucial for Virtual Reality and Augmented Reality applications. Recent advances demonstrate that hybrid models, combining convolution layers (CNN) and transformers (ViT), often achieve a superior accuracy/performance tradeoff on various computer vision and machine learning (ML) tasks. However, hybrid ML models can present system challenges for latency and energy efficiency due to their diverse nature in dataflow and memory access patterns. In this work, we leverage architecture heterogeneity from Neural Processing Units (NPU) and Compute-In-Memory (CIM) and explore diverse execution schemas to efficiently execute these hybrid models. We introduce H4H-NAS, a two-stage Neural Architecture Search (NAS) framework to automate the design of efficient hybrid CNN/ViT models for heterogeneous edge systems featuring both NPU and CIM. We propose a two-phase incremental supernet training in our NAS framework to resolve gradient conflicts between sampled subnets caused by different types of blocks in a hybrid model search space. Our H4H-NAS approach is also powered by a performance estimator built with NPU performance results measured on real silicon, and CIM performance based on industry IPs. H4H-NAS searches hybrid CNN-ViT models with fine granularity and achieves significant (up to 1.34%) top-1 accuracy improvement on ImageNet. Moreover, results from our algorithm/hardware co-design reveal up to 56.08% overall latency and 41.72% energy improvements by introducing heterogeneous computing over baseline solutions. Overall, our framework guides the design of hybrid network architectures and system architectures for NPU+CIM heterogeneous systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1919223; 2211882</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>30th Asia and South Pacific Design Automation Conference (ASP-DAC'25)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>