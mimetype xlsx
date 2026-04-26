--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10568811</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.15184/aqy.2023.179</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Late pre-Hispanic fog oasis settlements and long-term human occupation on the Peruvian central coast from satellite imagery</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Marcone, Giancarlo; Huertas, Geraldine; Zimmer-Dauphinee, James; Van_Valkenburgh, Parker; Moat, Justin; Wernke, Steven A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Antiquity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>397</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>211 to 228</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-598X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Fog oases (&lt;italic&gt;lomas&lt;/italic&gt;) present pockets of verdant vegetation within the arid coastal desert of Andean South America and archaeological excavation within some of the oases has revealed a long history of human exploitation of these landscapes. Yet lomas settlements are under-represented in archaeological datasets due to their tendency to be located in remote inter-valley areas. Here, the authors employ satellite imagery survey to map the locations of anthropogenic surface features along the central Peruvian coast. They observe two categories of archaeological features, large corrals and clustered structures, and document a concentration of settlement features within lomas landscapes that suggests a pre-Hispanic preference for both short- and long-term occupation of these verdant oases.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106717; 2106766</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Antiquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>