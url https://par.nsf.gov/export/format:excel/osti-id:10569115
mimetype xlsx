--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569115</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023GL107181</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamical Constraint on Precipitation Biases Over the Indo‐Pacific Region During Boreal Summer in AMIP6 Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Honghai; Xie, Shang‐Ping; Seager, Richard; Zhao, Siyu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Climate models suffer from longstanding precipitation biases, much of which has been attributed to their atmospheric component owing to unrealistic parameterizations. Here we investigate precipitation biases in 37 Atmospheric Model Intercomparison Project Phase 6 (AMIP6) models, focusing on the Indo‐Pacific region during boreal summer. These models remain plagued by considerable precipitation biases, especially over regions of strong precipitation. In particular, 22 models overestimate the Asian‐Pacific monsoon precipitation, while 28 models underestimate the southern Indian Ocean Intertropical Convergence Zone precipitation. The inter‐model spread in summer precipitation is decomposed into Empirical Orthogonal Functions (EOFs). The leading EOF mode features an anomalous anticyclone circulation spanning the Indo‐northwest Pacific oceans, which we show is energized by barotropic conversion from the confluence of the background monsoonal westerlies and trade‐wind easterlies. Our results suggest precipitation biases in atmospheric models, though caused by unrealistic parameterizations, are organized by dynamical feedbacks of the mean flow.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2311170</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>